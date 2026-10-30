--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -129,51 +129,51 @@
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="16" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="17" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="11" width="17" customWidth="1"/>
     <col min="12" max="12" width="23" customWidth="1"/>
     <col min="13" max="13" width="13" customWidth="1"/>
     <col min="14" max="14" width="45" customWidth="1"/>
     <col min="15" max="15" width="38" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Monitoraggio P.F.A. fornitori</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Estratto il 31/08/2026 15:48:28</t>
+          <t xml:space="preserve">Estratto il 30/10/2026 18:01:56</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Anno</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Codice</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Fornitore</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Prima soglia</t>
         </is>
       </c>
@@ -237,232 +237,230 @@
           <t xml:space="preserve">Attivo</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6">
         <v>2026</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">410</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">BETTARI DETERGENTI</t>
         </is>
       </c>
       <c r="D5" s="4">
         <v>48731.55</v>
       </c>
       <c r="E5" s="4">
         <v>48731.56</v>
       </c>
       <c r="F5" s="4">
-        <v>48373.81</v>
+        <v>53811.76</v>
       </c>
       <c r="G5" s="4">
         <v>0</v>
       </c>
       <c r="H5" s="4">
-        <v>48373.81</v>
-[...3 lines deleted...]
-      </c>
+        <v>53811.76</v>
+      </c>
+      <c r="I5" s="4"/>
       <c r="J5" s="4">
-        <v>357.74000000001</v>
+        <v>0</v>
       </c>
       <c r="K5" s="4">
-        <v>0</v>
+        <v>5919.2936</v>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">IN LINEA</t>
+          <t xml:space="preserve">MASSIMA SOGLIA RAGGIUNTA</t>
         </is>
       </c>
       <c r="M5" s="6">
         <v>2</v>
       </c>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6">
         <v>2026</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">1572</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">CAP CARTOTECNICA PRATOVECCHIO</t>
         </is>
       </c>
       <c r="D6" s="4">
         <v>40000</v>
       </c>
       <c r="E6" s="4">
         <v>50000</v>
       </c>
       <c r="F6" s="4">
-        <v>38334.13</v>
+        <v>42031.23</v>
       </c>
       <c r="G6" s="4">
         <v>1345.83</v>
       </c>
       <c r="H6" s="4">
-        <v>36988.3</v>
+        <v>40685.4</v>
       </c>
       <c r="I6" s="4">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="J6" s="4">
-        <v>3011.7</v>
+        <v>9314.6</v>
       </c>
       <c r="K6" s="4">
-        <v>0</v>
+        <v>406.854</v>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">IN LINEA</t>
+          <t xml:space="preserve">SOGLIA RAGGIUNTA</t>
         </is>
       </c>
       <c r="M6" s="6">
         <v>2</v>
       </c>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6">
         <v>2026</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">41</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">CARTIERA CARRARA S.P.A.</t>
         </is>
       </c>
       <c r="D7" s="4">
         <v>90000</v>
       </c>
       <c r="E7" s="4">
         <v>90000</v>
       </c>
       <c r="F7" s="4">
-        <v>83949.96</v>
+        <v>92240.76</v>
       </c>
       <c r="G7" s="4">
         <v>2696.89</v>
       </c>
       <c r="H7" s="4">
-        <v>81253.07</v>
+        <v>89543.87</v>
       </c>
       <c r="I7" s="4">
         <v>90000</v>
       </c>
       <c r="J7" s="4">
-        <v>8746.93</v>
+        <v>456.12999999999</v>
       </c>
       <c r="K7" s="4">
         <v>0</v>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IN LINEA</t>
         </is>
       </c>
       <c r="M7" s="6">
         <v>1</v>
       </c>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6">
         <v>2026</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">456</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">LEONE S.R.L.</t>
         </is>
       </c>
       <c r="D8" s="4">
         <v>20000</v>
       </c>
       <c r="E8" s="4">
         <v>30000</v>
       </c>
       <c r="F8" s="4">
-        <v>13924.02</v>
+        <v>14720.89</v>
       </c>
       <c r="G8" s="4">
         <v>0</v>
       </c>
       <c r="H8" s="4">
-        <v>13924.02</v>
+        <v>14720.89</v>
       </c>
       <c r="I8" s="4">
         <v>20000</v>
       </c>
       <c r="J8" s="4">
-        <v>6075.98</v>
+        <v>5279.11</v>
       </c>
       <c r="K8" s="4">
         <v>0</v>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">IN LINEA</t>
+          <t xml:space="preserve">DA MONITORARE</t>
         </is>
       </c>
       <c r="M8" s="6">
         <v>3</v>
       </c>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6">
         <v>2026</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">85</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">LIBER S.R.L.</t>
@@ -561,62 +559,62 @@
           <t xml:space="preserve">No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">61</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">NICOLETTI S.P.A.</t>
         </is>
       </c>
       <c r="D11" s="4">
         <v>25000</v>
       </c>
       <c r="E11" s="4">
         <v>35000</v>
       </c>
       <c r="F11" s="4">
-        <v>7212.2</v>
+        <v>11603.95</v>
       </c>
       <c r="G11" s="4">
         <v>0</v>
       </c>
       <c r="H11" s="4">
-        <v>7212.2</v>
+        <v>11603.95</v>
       </c>
       <c r="I11" s="4">
         <v>25000</v>
       </c>
       <c r="J11" s="4">
-        <v>17787.8</v>
+        <v>13396.05</v>
       </c>
       <c r="K11" s="4">
         <v>0</v>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">IN RITARDO</t>
         </is>
       </c>
       <c r="M11" s="6">
         <v>3</v>
       </c>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:P11"/>
 </worksheet>
 </file>